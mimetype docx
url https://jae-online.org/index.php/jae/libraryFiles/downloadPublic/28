--- v1 (2026-07-12)
+++ v2 (2026-11-04)
@@ -1,51 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D011996" w14:textId="72372267" w:rsidR="005C0164" w:rsidRPr="00D940C5" w:rsidRDefault="005C0164" w:rsidP="005C0164">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1376,56 +1374,54 @@
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1659B7" w14:textId="77777777" w:rsidR="00DF3FDE" w:rsidRDefault="00DF3FDE" w:rsidP="00BB4BE1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C12493D" w14:textId="77777777" w:rsidR="00CC3998" w:rsidRPr="008F5DFC" w:rsidRDefault="00CC3998" w:rsidP="00BB4BE1">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC3998" w:rsidRPr="008F5DFC" w:rsidSect="002B1C05">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Myers, Brian E" w:date="2026-01-10T17:42:00Z" w:initials="BM">
     <w:p w14:paraId="2C2996C1" w14:textId="77777777" w:rsidR="0050211A" w:rsidRDefault="0050211A" w:rsidP="0050211A">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Use this template to prepare the final version of your accepted manuscript; consult the </w:t>
@@ -1619,58 +1615,58 @@
   <w15:commentEx w15:paraId="2C2996C1" w15:done="0"/>
   <w15:commentEx w15:paraId="604BBFF9" w15:done="0"/>
   <w15:commentEx w15:paraId="764D0A77" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="26DE2F9B" w16cex:dateUtc="2026-01-10T22:42:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6A56EBCE" w16cex:dateUtc="2026-01-10T22:17:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="32BCD56C" w16cex:dateUtc="2026-06-12T13:35:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="2C2996C1" w16cid:durableId="26DE2F9B"/>
   <w16cid:commentId w16cid:paraId="604BBFF9" w16cid:durableId="6A56EBCE"/>
   <w16cid:commentId w16cid:paraId="764D0A77" w16cid:durableId="32BCD56C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F3DB6C8" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
+    <w:p w14:paraId="0C207F8B" w14:textId="77777777" w:rsidR="00494FBF" w:rsidRDefault="00494FBF" w:rsidP="00026B2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="095DBF44" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
+    <w:p w14:paraId="37B62157" w14:textId="77777777" w:rsidR="00494FBF" w:rsidRDefault="00494FBF" w:rsidP="00026B2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
@@ -1691,60 +1687,50 @@
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:id w:val="297111620"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="13494D22" w14:textId="43F482F5" w:rsidR="00026B2F" w:rsidRPr="00026B2F" w:rsidRDefault="00026B2F" w:rsidP="00026B2F">
         <w:pPr>
           <w:tabs>
@@ -1895,136 +1881,120 @@
           <w:tab/>
         </w:r>
         <w:hyperlink r:id="rId1" w:history="1">
           <w:r w:rsidR="00DC4BA7" w:rsidRPr="00B52DCD">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>jae-online.org</w:t>
           </w:r>
         </w:hyperlink>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B4DB5CF" w14:textId="459C23B9" w:rsidR="009E0AD7" w:rsidRPr="005E7645" w:rsidRDefault="009E0AD7" w:rsidP="009E0AD7">
     <w:pPr>
       <w:pStyle w:val="FootnoteText"/>
     </w:pPr>
     <w:r w:rsidRPr="005E7645">
       <w:t>*Indicates corresponding author</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="099C3068" w14:textId="77777777" w:rsidR="009E0AD7" w:rsidRDefault="009E0AD7" w:rsidP="00EF58DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7A3BEB22" w14:textId="73471922" w:rsidR="00F50B49" w:rsidRPr="00EF58DB" w:rsidRDefault="00EF58DB" w:rsidP="00EF58DB">
+  <w:p w14:paraId="7A3BEB22" w14:textId="48B6C80A" w:rsidR="00F50B49" w:rsidRPr="00EF58DB" w:rsidRDefault="00342DE2" w:rsidP="00342DE2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EF58DB">
+    <w:r w:rsidRPr="00342DE2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t xml:space="preserve">© </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> held by authors. This article is distributed under the terms and conditions of a </w:t>
+      <w:t xml:space="preserve">© 2026 held by authors. This article is distributed under the terms and conditions of the </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00A87D67">
+      <w:r w:rsidRPr="00342DE2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>non-exclusive license</w:t>
+        <w:t>CC BY 4.0 license</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00EF58DB">
+    <w:r w:rsidRPr="00342DE2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78B4F497" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
+    <w:p w14:paraId="12F45126" w14:textId="77777777" w:rsidR="00494FBF" w:rsidRDefault="00494FBF" w:rsidP="00026B2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B1E2233" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
+    <w:p w14:paraId="5DC0B62E" w14:textId="77777777" w:rsidR="00494FBF" w:rsidRDefault="00494FBF" w:rsidP="00026B2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3E71CCA1" w14:textId="1A7931E1" w:rsidR="00462E6F" w:rsidRPr="008A1CAE" w:rsidRDefault="00462E6F" w:rsidP="00462E6F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD1748" w:rsidRPr="008B5815">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -2212,60 +2182,50 @@
     <w:p w14:paraId="1451F1C1" w14:textId="479567CE" w:rsidR="006013E2" w:rsidRPr="00AA2FAC" w:rsidRDefault="006013E2" w:rsidP="00AA2FAC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00965E1D" w:rsidRPr="008B5815">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>[Name], [Rank/Position], [Department/Unit], [University/Institution], [email], [ORCID#]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="422E1F04" w14:textId="6CEDA740" w:rsidR="00C40F53" w:rsidRPr="00C40F53" w:rsidRDefault="00F50B49" w:rsidP="00C40F53">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="4" w:name="_Hlk192756767"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk192756768"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk192757814"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk192757815"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk192759602"/>
@@ -2381,51 +2341,51 @@
         <w:szCs w:val="20"/>
         <w:lang w:val="en"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>https://doi.org/10.5032/jae.v67iX.XXXX</w:t>
     </w:r>
     <w:r w:rsidR="003C2475">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21928DBE" w14:textId="77777777" w:rsidR="00066F67" w:rsidRPr="00D65A2C" w:rsidRDefault="009539D6" w:rsidP="008A493F">
     <w:pPr>
       <w:pStyle w:val="Header1stpageJAE"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="10" w:name="_Hlk192757742"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk192757743"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk192757745"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk192757746"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk192757747"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk192757748"/>
     <w:bookmarkStart w:id="16" w:name="_Hlk192759023"/>
     <w:bookmarkStart w:id="17" w:name="_Hlk192759024"/>
     <w:bookmarkStart w:id="18" w:name="_Hlk192759746"/>
     <w:bookmarkStart w:id="19" w:name="_Hlk192759747"/>
     <w:bookmarkStart w:id="20" w:name="_Hlk192759750"/>
     <w:bookmarkStart w:id="21" w:name="_Hlk192759751"/>
     <w:bookmarkStart w:id="22" w:name="_Hlk192759752"/>
     <w:bookmarkStart w:id="23" w:name="_Hlk192759753"/>
     <w:r w:rsidRPr="00D65A2C">
       <w:rPr>
@@ -3584,185 +3544,188 @@
   <w:num w:numId="7" w16cid:durableId="1330208286">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="539362079">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1156338602">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1939484205">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Myers, Brian E">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::bmyers@ufl.edu::a53e8835-f8b9-4106-870b-04d5df50776e"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDA3NTCwNDE1NDE2MjVR0lEKTi0uzszPAymwrAUAhfehgywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDA3NTCwNDE1NDE2MjVR0lEKTi0uzszPAykwNKgFAKRUIyotAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00026B2F"/>
     <w:rsid w:val="00004452"/>
     <w:rsid w:val="00005740"/>
     <w:rsid w:val="00020447"/>
     <w:rsid w:val="000212FE"/>
     <w:rsid w:val="00026B2F"/>
     <w:rsid w:val="00027813"/>
     <w:rsid w:val="00030288"/>
     <w:rsid w:val="00033AD5"/>
     <w:rsid w:val="00037087"/>
     <w:rsid w:val="00047E1C"/>
     <w:rsid w:val="00066F67"/>
     <w:rsid w:val="00073DBD"/>
     <w:rsid w:val="000753AB"/>
     <w:rsid w:val="00084B40"/>
     <w:rsid w:val="000A1912"/>
     <w:rsid w:val="000A3F2E"/>
     <w:rsid w:val="000C5FD7"/>
     <w:rsid w:val="000C77D9"/>
     <w:rsid w:val="000D2E83"/>
     <w:rsid w:val="000E0C6C"/>
     <w:rsid w:val="000E3331"/>
     <w:rsid w:val="000E63FC"/>
     <w:rsid w:val="00107308"/>
     <w:rsid w:val="00111EC8"/>
     <w:rsid w:val="0011648D"/>
     <w:rsid w:val="00130DB8"/>
     <w:rsid w:val="001313A8"/>
     <w:rsid w:val="0013300C"/>
     <w:rsid w:val="0013377A"/>
     <w:rsid w:val="00137BDD"/>
     <w:rsid w:val="0014412E"/>
     <w:rsid w:val="001518EB"/>
     <w:rsid w:val="00152DBE"/>
     <w:rsid w:val="00154051"/>
     <w:rsid w:val="00157AC3"/>
     <w:rsid w:val="0016314B"/>
     <w:rsid w:val="0016371E"/>
     <w:rsid w:val="00166581"/>
+    <w:rsid w:val="00166D3F"/>
     <w:rsid w:val="00167B53"/>
     <w:rsid w:val="00173315"/>
     <w:rsid w:val="00182FEC"/>
     <w:rsid w:val="00183211"/>
     <w:rsid w:val="001A3915"/>
     <w:rsid w:val="001B0CCB"/>
     <w:rsid w:val="001B2827"/>
     <w:rsid w:val="001C002E"/>
     <w:rsid w:val="001C1878"/>
     <w:rsid w:val="001C26A9"/>
     <w:rsid w:val="001C4CA7"/>
     <w:rsid w:val="001D5F2F"/>
     <w:rsid w:val="001E2A8A"/>
     <w:rsid w:val="001F7956"/>
     <w:rsid w:val="00213611"/>
     <w:rsid w:val="002149E7"/>
     <w:rsid w:val="00216EDF"/>
     <w:rsid w:val="00220EAF"/>
     <w:rsid w:val="00225104"/>
     <w:rsid w:val="00233149"/>
     <w:rsid w:val="0023391F"/>
     <w:rsid w:val="00234F12"/>
     <w:rsid w:val="002417C4"/>
     <w:rsid w:val="00261F58"/>
     <w:rsid w:val="00265144"/>
     <w:rsid w:val="002A06B2"/>
     <w:rsid w:val="002A21C5"/>
     <w:rsid w:val="002A3EFB"/>
     <w:rsid w:val="002B1A4C"/>
     <w:rsid w:val="002B1C05"/>
     <w:rsid w:val="00311867"/>
     <w:rsid w:val="00313F97"/>
     <w:rsid w:val="003174A8"/>
     <w:rsid w:val="00320247"/>
     <w:rsid w:val="00320C8E"/>
     <w:rsid w:val="00342538"/>
+    <w:rsid w:val="00342DE2"/>
     <w:rsid w:val="00346BB4"/>
     <w:rsid w:val="003515FA"/>
     <w:rsid w:val="00352DF6"/>
     <w:rsid w:val="00356A2D"/>
     <w:rsid w:val="0036239D"/>
     <w:rsid w:val="00367FDA"/>
     <w:rsid w:val="00370444"/>
     <w:rsid w:val="003707BF"/>
     <w:rsid w:val="003718FC"/>
     <w:rsid w:val="00385270"/>
     <w:rsid w:val="00392447"/>
     <w:rsid w:val="003A3A40"/>
     <w:rsid w:val="003C2475"/>
     <w:rsid w:val="003C401D"/>
     <w:rsid w:val="003C767B"/>
     <w:rsid w:val="003D1520"/>
     <w:rsid w:val="003E57D4"/>
     <w:rsid w:val="003F2002"/>
     <w:rsid w:val="003F61A3"/>
     <w:rsid w:val="00410DD9"/>
     <w:rsid w:val="00411779"/>
     <w:rsid w:val="004130BD"/>
     <w:rsid w:val="004160AB"/>
     <w:rsid w:val="004271D4"/>
     <w:rsid w:val="00430A23"/>
     <w:rsid w:val="00451758"/>
     <w:rsid w:val="004555E7"/>
     <w:rsid w:val="00456A05"/>
     <w:rsid w:val="00462E6F"/>
     <w:rsid w:val="00473889"/>
     <w:rsid w:val="00474022"/>
     <w:rsid w:val="004751C1"/>
     <w:rsid w:val="00484FB3"/>
+    <w:rsid w:val="00494FBF"/>
     <w:rsid w:val="004B610E"/>
     <w:rsid w:val="004C1C16"/>
     <w:rsid w:val="004C4EA7"/>
     <w:rsid w:val="004D0D4E"/>
     <w:rsid w:val="004D73AD"/>
     <w:rsid w:val="004D79BC"/>
     <w:rsid w:val="004E4C21"/>
     <w:rsid w:val="004E4FD3"/>
     <w:rsid w:val="004E660D"/>
     <w:rsid w:val="004E7E15"/>
     <w:rsid w:val="0050211A"/>
     <w:rsid w:val="00504832"/>
     <w:rsid w:val="00505189"/>
     <w:rsid w:val="005471C2"/>
     <w:rsid w:val="00551923"/>
     <w:rsid w:val="00552F97"/>
     <w:rsid w:val="005544BB"/>
     <w:rsid w:val="005743EB"/>
     <w:rsid w:val="005822D8"/>
     <w:rsid w:val="005846BB"/>
     <w:rsid w:val="005849FE"/>
     <w:rsid w:val="00587527"/>
     <w:rsid w:val="005A12AB"/>
     <w:rsid w:val="005A7543"/>
     <w:rsid w:val="005B5022"/>
@@ -3851,58 +3814,58 @@
     <w:rsid w:val="0095726E"/>
     <w:rsid w:val="00957839"/>
     <w:rsid w:val="00962C8C"/>
     <w:rsid w:val="00965E1D"/>
     <w:rsid w:val="00967408"/>
     <w:rsid w:val="0097141C"/>
     <w:rsid w:val="009716B5"/>
     <w:rsid w:val="00973C08"/>
     <w:rsid w:val="009758E9"/>
     <w:rsid w:val="00976C21"/>
     <w:rsid w:val="009966D2"/>
     <w:rsid w:val="009A3961"/>
     <w:rsid w:val="009A4272"/>
     <w:rsid w:val="009B1275"/>
     <w:rsid w:val="009B37FD"/>
     <w:rsid w:val="009E0AD7"/>
     <w:rsid w:val="009E12D6"/>
     <w:rsid w:val="009F4823"/>
     <w:rsid w:val="00A00398"/>
     <w:rsid w:val="00A071D5"/>
     <w:rsid w:val="00A106C7"/>
     <w:rsid w:val="00A158E1"/>
     <w:rsid w:val="00A23E47"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A41074"/>
-    <w:rsid w:val="00A45076"/>
     <w:rsid w:val="00A51493"/>
     <w:rsid w:val="00A5158F"/>
     <w:rsid w:val="00A52E31"/>
     <w:rsid w:val="00A70991"/>
     <w:rsid w:val="00A824E9"/>
     <w:rsid w:val="00A83F95"/>
     <w:rsid w:val="00A87D67"/>
+    <w:rsid w:val="00A97F73"/>
     <w:rsid w:val="00AA2FAC"/>
     <w:rsid w:val="00AA71BA"/>
     <w:rsid w:val="00AA7B2F"/>
     <w:rsid w:val="00AB2EA7"/>
     <w:rsid w:val="00AB47AC"/>
     <w:rsid w:val="00AB4FE0"/>
     <w:rsid w:val="00AB7069"/>
     <w:rsid w:val="00AC0749"/>
     <w:rsid w:val="00AC2A03"/>
     <w:rsid w:val="00AC4495"/>
     <w:rsid w:val="00AD2C0A"/>
     <w:rsid w:val="00AE22F0"/>
     <w:rsid w:val="00AE4AB4"/>
     <w:rsid w:val="00AE681B"/>
     <w:rsid w:val="00AF74C2"/>
     <w:rsid w:val="00B010E0"/>
     <w:rsid w:val="00B04DCA"/>
     <w:rsid w:val="00B05E6B"/>
     <w:rsid w:val="00B06282"/>
     <w:rsid w:val="00B13FF7"/>
     <w:rsid w:val="00B16404"/>
     <w:rsid w:val="00B263E6"/>
     <w:rsid w:val="00B30F33"/>
     <w:rsid w:val="00B3118F"/>
     <w:rsid w:val="00B32C77"/>
@@ -4847,59 +4810,59 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003515FA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmyers@ufl.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000-0000-00" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/PostGuidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2593-9159" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Authorship" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Policies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/about/submissions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Authorship" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Policies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/about/submissions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Authorship" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5170,71 +5133,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="7cfc53b6-bbb0-439f-9aab-511dfca8f38b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="66227a0b-9145-4e98-9ae8-90e11a0d9676">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A0B47261224A44289913C125823C10A" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85a1b1affc27bd165e5c7b504063027c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="66227a0b-9145-4e98-9ae8-90e11a0d9676" xmlns:ns3="7cfc53b6-bbb0-439f-9aab-511dfca8f38b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce15d70ed4a2d78e5e2ef0cd83a0f71b" ns2:_="" ns3:_="">
     <xsd:import namespace="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
     <xsd:import namespace="7cfc53b6-bbb0-439f-9aab-511dfca8f38b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -5423,72 +5386,72 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C89ACD9-13D7-44A3-952B-BDF1DC3AB6D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80FB187-9A36-4FE6-A933-EE54C932CEA4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7cfc53b6-bbb0-439f-9aab-511dfca8f38b"/>
+    <ds:schemaRef ds:uri="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0EE9F41-650E-4700-BFF4-E7ED3BCB922C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80FB187-9A36-4FE6-A933-EE54C932CEA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C89ACD9-13D7-44A3-952B-BDF1DC3AB6D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01C38FB2-FA12-4644-976B-A248A1DF5900}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
     <ds:schemaRef ds:uri="7cfc53b6-bbb0-439f-9aab-511dfca8f38b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">