--- v0 (2026-05-16)
+++ v1 (2026-07-12)
@@ -61,108 +61,111 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Final Version Template for </w:t>
       </w:r>
       <w:r w:rsidRPr="00D940C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>JAE</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="0050211A" w:rsidRPr="00D940C5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F4909D" w14:textId="5E3F88A6" w:rsidR="00A158E1" w:rsidRPr="00973C08" w:rsidRDefault="00A158E1" w:rsidP="008679B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A9884BB" w14:textId="65C665E6" w:rsidR="00462E6F" w:rsidRDefault="00462E6F" w:rsidP="003F2002">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CAE44E" w14:textId="4E6A2EF6" w:rsidR="00462E6F" w:rsidRPr="008B5815" w:rsidRDefault="00462E6F" w:rsidP="003F2002">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk192756561"/>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="008B5815">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00320C8E" w:rsidRPr="008B5815">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="008B5815">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A56D9B" w14:textId="77777777" w:rsidR="00462E6F" w:rsidRPr="008B5815" w:rsidRDefault="00462E6F" w:rsidP="003F2002">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B5815">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -756,51 +759,51 @@
     </w:p>
     <w:p w14:paraId="00147F7B" w14:textId="21EF96D0" w:rsidR="00607FB4" w:rsidRDefault="00930533" w:rsidP="00BB4BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930533">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Publishing Ethics and Compliance</w:t>
       </w:r>
       <w:r w:rsidR="005D4FDE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325B371C" w14:textId="1A49DD25" w:rsidR="00451758" w:rsidRDefault="000E63FC" w:rsidP="00BB4BE1">
+    <w:p w14:paraId="325B371C" w14:textId="75938C50" w:rsidR="00451758" w:rsidRDefault="000E63FC" w:rsidP="00BB4BE1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E63FC">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert a statement addressing the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00C04AF7" w:rsidRPr="002A21C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
@@ -813,51 +816,102 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00C04AF7" w:rsidRPr="002A21C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Ethics of Publishing Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000E63FC">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>; e.g., “This article revises a [paper/poster/presentation] from [Conference, Year], adding [key improvements]. The authors declare no conflicts of interest; no copyrighted materials are included. IRB approval: [University], #[XXXXXXX], [Date]. The data reported are part of a larger project on [goal], with related outputs on [topic 1] (Author et al., 2024) and [topic 2] (Author et al., in press).”</w:t>
+        <w:t>; e.g., “</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="000E63FC">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This article revises a [paper/poster/presentation] from [Conference, Year]</w:t>
+      </w:r>
+      <w:r w:rsidR="0014412E">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E67B4">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Citation]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E63FC">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="001C4CA7" w:rsidRPr="000E63FC">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="000E63FC">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adding [key improvements]. The authors declare no conflicts of interest; no copyrighted materials are included. IRB approval: [University], #[XXXXXXX], [Date]. The data reported are part of a larger project on [goal], with related outputs on [topic 1] (Author et al., 2024) and [topic 2] (Author et al., in press).”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7005BBB4" w14:textId="77777777" w:rsidR="005849FE" w:rsidRDefault="005849FE" w:rsidP="00BB4BE1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDDDBD8" w14:textId="7F7976E3" w:rsidR="00392447" w:rsidRDefault="00392447" w:rsidP="007C3031">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392447">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -1381,140 +1435,242 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Post</w:t>
         </w:r>
         <w:r w:rsidRPr="00FD1877">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           </w:rPr>
           <w:t>‑</w:t>
         </w:r>
         <w:r w:rsidRPr="00FD1877">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Acceptance Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for complete instructions; replace blue text with your content in black; do not edit the header or footer.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Myers, Brian E" w:date="2026-01-10T17:17:00Z" w:initials="BM">
-    <w:p w14:paraId="0AD14C42" w14:textId="77777777" w:rsidR="002149E7" w:rsidRDefault="00320C8E" w:rsidP="002149E7">
+    <w:p w14:paraId="5E7CEEF8" w14:textId="77777777" w:rsidR="00DD2973" w:rsidRDefault="00320C8E" w:rsidP="00DD2973">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="002149E7">
+      <w:r w:rsidR="00DD2973">
         <w:t>To add more coauthors, use the “Insert Footnote” feature in MS Word.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1A673986" w14:textId="77777777" w:rsidR="002149E7" w:rsidRDefault="002149E7" w:rsidP="002149E7">
+      <w:r w:rsidR="00DD2973">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD2973">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>**Author Information Instructions**</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2973">
+        <w:t xml:space="preserve"> (In footnote)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E8828C" w14:textId="77777777" w:rsidR="00DD2973" w:rsidRDefault="00DD2973" w:rsidP="00DD2973">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Place “*” after the corresponding author’s name in the footnote (bottom of page).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05169057" w14:textId="77777777" w:rsidR="002149E7" w:rsidRDefault="002149E7" w:rsidP="002149E7">
+    <w:p w14:paraId="67E5289F" w14:textId="77777777" w:rsidR="00DD2973" w:rsidRDefault="00DD2973" w:rsidP="00DD2973">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Enter email as an active hyperlink.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604BBFF9" w14:textId="77777777" w:rsidR="002149E7" w:rsidRDefault="002149E7" w:rsidP="002149E7">
+    <w:p w14:paraId="5D544E07" w14:textId="77777777" w:rsidR="00DD2973" w:rsidRDefault="00DD2973" w:rsidP="00DD2973">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enter the ORCID as only “0000-000-0000-00” and as an active hyperlink. Use the “link” tool. Enter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00CF6C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-000-0000-00</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> in the “address” textbox of link menu to create hyperlink. Show only the number (i.e., 0000-000-0000-00) in footnote. Place the number in the “text to display” textbox in the link menu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06423C76" w14:textId="77777777" w:rsidR="00DD2973" w:rsidRDefault="00DD2973" w:rsidP="00DD2973">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Footnotes are 10 pt font.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604BBFF9" w14:textId="77777777" w:rsidR="00DD2973" w:rsidRDefault="00DD2973" w:rsidP="00DD2973">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Brian E. Myers, Professor, Department of Agricultural Education and Communication, University of Florida,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4472C4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00CF6C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>bmyers@ufl.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4472C4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00CF6C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>0000-0002-2593-9159</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Myers, Brian E" w:date="2026-06-12T09:35:00Z" w:initials="BM">
+    <w:p w14:paraId="764D0A77" w14:textId="0BCEB9B7" w:rsidR="001C4CA7" w:rsidRDefault="001C4CA7" w:rsidP="001C4CA7">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>If the article is a revision of a abstract/paper/poster/presentation, include the in-text citation for the original abstract/paper/poster/presention in this statement and include the full citation in reference list.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="2C2996C1" w15:done="0"/>
   <w15:commentEx w15:paraId="604BBFF9" w15:done="0"/>
+  <w15:commentEx w15:paraId="764D0A77" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="26DE2F9B" w16cex:dateUtc="2026-01-10T22:42:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6A56EBCE" w16cex:dateUtc="2026-01-10T22:17:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="32BCD56C" w16cex:dateUtc="2026-06-12T13:35:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="2C2996C1" w16cid:durableId="26DE2F9B"/>
   <w16cid:commentId w16cid:paraId="604BBFF9" w16cid:durableId="6A56EBCE"/>
+  <w16cid:commentId w16cid:paraId="764D0A77" w16cid:durableId="32BCD56C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65F8F36B" w14:textId="77777777" w:rsidR="00797146" w:rsidRDefault="00797146" w:rsidP="00026B2F">
+    <w:p w14:paraId="6F3DB6C8" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A06DAA5" w14:textId="77777777" w:rsidR="00797146" w:rsidRDefault="00797146" w:rsidP="00026B2F">
+    <w:p w14:paraId="095DBF44" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
@@ -1817,58 +1973,58 @@
       <w:r w:rsidRPr="00A87D67">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>non-exclusive license</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00EF58DB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566509AD" w14:textId="77777777" w:rsidR="00797146" w:rsidRDefault="00797146" w:rsidP="00026B2F">
+    <w:p w14:paraId="78B4F497" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6104094B" w14:textId="77777777" w:rsidR="00797146" w:rsidRDefault="00797146" w:rsidP="00026B2F">
+    <w:p w14:paraId="2B1E2233" w14:textId="77777777" w:rsidR="00A45076" w:rsidRDefault="00A45076" w:rsidP="00026B2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3E71CCA1" w14:textId="1A7931E1" w:rsidR="00462E6F" w:rsidRPr="008A1CAE" w:rsidRDefault="00462E6F" w:rsidP="00462E6F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD1748" w:rsidRPr="008B5815">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -2086,95 +2242,95 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="422E1F04" w14:textId="6CEDA740" w:rsidR="00C40F53" w:rsidRPr="00C40F53" w:rsidRDefault="00F50B49" w:rsidP="00C40F53">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="3" w:name="_Hlk192756767"/>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="8" w:name="_Hlk192759603"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk192756767"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk192756768"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk192757814"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk192757815"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk192759602"/>
+    <w:bookmarkStart w:id="9" w:name="_Hlk192759603"/>
     <w:r w:rsidRPr="00C40F53">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Authors</w:t>
     </w:r>
     <w:r w:rsidR="008464FC" w:rsidRPr="00C40F53">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008464FC" w:rsidRPr="00C40F53">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:r w:rsidR="003C2475">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="003C2475">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -2235,64 +2391,64 @@
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21928DBE" w14:textId="77777777" w:rsidR="00066F67" w:rsidRPr="00D65A2C" w:rsidRDefault="009539D6" w:rsidP="008A493F">
     <w:pPr>
       <w:pStyle w:val="Header1stpageJAE"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="9" w:name="_Hlk192757742"/>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="22" w:name="_Hlk192759753"/>
+    <w:bookmarkStart w:id="10" w:name="_Hlk192757742"/>
+    <w:bookmarkStart w:id="11" w:name="_Hlk192757743"/>
+    <w:bookmarkStart w:id="12" w:name="_Hlk192757745"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk192757746"/>
+    <w:bookmarkStart w:id="14" w:name="_Hlk192757747"/>
+    <w:bookmarkStart w:id="15" w:name="_Hlk192757748"/>
+    <w:bookmarkStart w:id="16" w:name="_Hlk192759023"/>
+    <w:bookmarkStart w:id="17" w:name="_Hlk192759024"/>
+    <w:bookmarkStart w:id="18" w:name="_Hlk192759746"/>
+    <w:bookmarkStart w:id="19" w:name="_Hlk192759747"/>
+    <w:bookmarkStart w:id="20" w:name="_Hlk192759750"/>
+    <w:bookmarkStart w:id="21" w:name="_Hlk192759751"/>
+    <w:bookmarkStart w:id="22" w:name="_Hlk192759752"/>
+    <w:bookmarkStart w:id="23" w:name="_Hlk192759753"/>
     <w:r w:rsidRPr="00D65A2C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Journal of Agricultural Education</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="55B01815" w14:textId="004BA4C7" w:rsidR="009539D6" w:rsidRPr="00D65A2C" w:rsidRDefault="00066F67" w:rsidP="008A493F">
     <w:pPr>
       <w:pStyle w:val="Header1stpageJAE"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D65A2C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Volume </w:t>
     </w:r>
     <w:r w:rsidR="009539D6" w:rsidRPr="00D65A2C">
       <w:rPr>
@@ -2329,64 +2485,64 @@
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00D65A2C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="009539D6" w:rsidRPr="00D65A2C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F143D2" w:rsidRPr="00D65A2C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Article X</w:t>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="9"/>
   <w:bookmarkEnd w:id="10"/>
   <w:bookmarkEnd w:id="11"/>
   <w:bookmarkEnd w:id="12"/>
   <w:bookmarkEnd w:id="13"/>
   <w:bookmarkEnd w:id="14"/>
   <w:bookmarkEnd w:id="15"/>
   <w:bookmarkEnd w:id="16"/>
   <w:bookmarkEnd w:id="17"/>
   <w:bookmarkEnd w:id="18"/>
   <w:bookmarkEnd w:id="19"/>
   <w:bookmarkEnd w:id="20"/>
   <w:bookmarkEnd w:id="21"/>
   <w:bookmarkEnd w:id="22"/>
+  <w:bookmarkEnd w:id="23"/>
   <w:p w14:paraId="7C1ABF8F" w14:textId="23659C2B" w:rsidR="009539D6" w:rsidRPr="00D65A2C" w:rsidRDefault="00182FEC" w:rsidP="5FAC64B3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
@@ -2489,50 +2645,136 @@
       </w:rPr>
       <w:t>https://doi.org/10.5032/jae.v67iX.XXXX</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:kern w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="191567D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CBA8348"/>
+    <w:lvl w:ilvl="0" w:tplc="EF44AC12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DDDA9BC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="83E088CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5FDA86C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="00A2ADDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="199A8C3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE9489C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7CA8A5AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="354650BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27594C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C2AC394"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2577,51 +2819,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="322C0AE3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C4D6F0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2690,51 +2932,137 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435B3BD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBF22A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="E69EFBD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4BCC2E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3524F708">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="88FE1592">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="011842CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2BD28D70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="64D81E70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2020AE68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5994F074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E5267E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF4AA41A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2780,51 +3108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C9667DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49407FA4"/>
     <w:lvl w:ilvl="0" w:tplc="29F852A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2869,51 +3197,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F5E4089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2AC502E"/>
+    <w:lvl w:ilvl="0" w:tplc="58E0F14C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9B98BA82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7E48F42E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="391A1A4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5E26766E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EAE27470">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CBA78B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C7409758">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8EB2D3E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F7810E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FC29DC0"/>
     <w:lvl w:ilvl="0" w:tplc="77E8855A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56B60D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44EA0FD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -2955,51 +3369,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="99B0643C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD6E7106">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77C760A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="500C4F42"/>
+    <w:lvl w:ilvl="0" w:tplc="24287562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D30CF9F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E4702084">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D394695A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="202CA1AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6CAEC13A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6C72D300">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="546AC1F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F99EA3A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C5D4AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6CC7CAC"/>
     <w:lvl w:ilvl="0" w:tplc="5A6A14E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6DAE18A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="51F6A55E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -3042,219 +3542,237 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2E664D8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D4D0C2A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="651523818">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="389425777">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="46295298">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1576820478">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="784348296">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1439521061">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1330208286">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="539362079">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="389425777">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1576820478">
+  <w:num w:numId="9" w16cid:durableId="1156338602">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="784348296">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="1939484205">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Myers, Brian E">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::bmyers@ufl.edu::a53e8835-f8b9-4106-870b-04d5df50776e"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDA3NTCwNDE1NDE2MjVR0lEKTi0uzszPAymwqAUAxMa6miwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDA3NTCwNDE1NDE2MjVR0lEKTi0uzszPAymwrAUAhfehgywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00026B2F"/>
     <w:rsid w:val="00004452"/>
     <w:rsid w:val="00005740"/>
     <w:rsid w:val="00020447"/>
     <w:rsid w:val="000212FE"/>
     <w:rsid w:val="00026B2F"/>
     <w:rsid w:val="00027813"/>
+    <w:rsid w:val="00030288"/>
     <w:rsid w:val="00033AD5"/>
     <w:rsid w:val="00037087"/>
     <w:rsid w:val="00047E1C"/>
     <w:rsid w:val="00066F67"/>
     <w:rsid w:val="00073DBD"/>
     <w:rsid w:val="000753AB"/>
     <w:rsid w:val="00084B40"/>
     <w:rsid w:val="000A1912"/>
     <w:rsid w:val="000A3F2E"/>
     <w:rsid w:val="000C5FD7"/>
     <w:rsid w:val="000C77D9"/>
     <w:rsid w:val="000D2E83"/>
     <w:rsid w:val="000E0C6C"/>
     <w:rsid w:val="000E3331"/>
     <w:rsid w:val="000E63FC"/>
     <w:rsid w:val="00107308"/>
     <w:rsid w:val="00111EC8"/>
     <w:rsid w:val="0011648D"/>
     <w:rsid w:val="00130DB8"/>
     <w:rsid w:val="001313A8"/>
     <w:rsid w:val="0013300C"/>
     <w:rsid w:val="0013377A"/>
     <w:rsid w:val="00137BDD"/>
+    <w:rsid w:val="0014412E"/>
     <w:rsid w:val="001518EB"/>
     <w:rsid w:val="00152DBE"/>
     <w:rsid w:val="00154051"/>
     <w:rsid w:val="00157AC3"/>
     <w:rsid w:val="0016314B"/>
     <w:rsid w:val="0016371E"/>
     <w:rsid w:val="00166581"/>
     <w:rsid w:val="00167B53"/>
     <w:rsid w:val="00173315"/>
     <w:rsid w:val="00182FEC"/>
     <w:rsid w:val="00183211"/>
     <w:rsid w:val="001A3915"/>
     <w:rsid w:val="001B0CCB"/>
     <w:rsid w:val="001B2827"/>
     <w:rsid w:val="001C002E"/>
     <w:rsid w:val="001C1878"/>
     <w:rsid w:val="001C26A9"/>
+    <w:rsid w:val="001C4CA7"/>
     <w:rsid w:val="001D5F2F"/>
     <w:rsid w:val="001E2A8A"/>
     <w:rsid w:val="001F7956"/>
     <w:rsid w:val="00213611"/>
     <w:rsid w:val="002149E7"/>
     <w:rsid w:val="00216EDF"/>
     <w:rsid w:val="00220EAF"/>
     <w:rsid w:val="00225104"/>
     <w:rsid w:val="00233149"/>
     <w:rsid w:val="0023391F"/>
     <w:rsid w:val="00234F12"/>
     <w:rsid w:val="002417C4"/>
     <w:rsid w:val="00261F58"/>
     <w:rsid w:val="00265144"/>
     <w:rsid w:val="002A06B2"/>
     <w:rsid w:val="002A21C5"/>
     <w:rsid w:val="002A3EFB"/>
     <w:rsid w:val="002B1A4C"/>
     <w:rsid w:val="002B1C05"/>
     <w:rsid w:val="00311867"/>
     <w:rsid w:val="00313F97"/>
     <w:rsid w:val="003174A8"/>
     <w:rsid w:val="00320247"/>
     <w:rsid w:val="00320C8E"/>
     <w:rsid w:val="00342538"/>
     <w:rsid w:val="00346BB4"/>
     <w:rsid w:val="003515FA"/>
     <w:rsid w:val="00352DF6"/>
     <w:rsid w:val="00356A2D"/>
     <w:rsid w:val="0036239D"/>
     <w:rsid w:val="00367FDA"/>
     <w:rsid w:val="00370444"/>
+    <w:rsid w:val="003707BF"/>
     <w:rsid w:val="003718FC"/>
     <w:rsid w:val="00385270"/>
     <w:rsid w:val="00392447"/>
     <w:rsid w:val="003A3A40"/>
     <w:rsid w:val="003C2475"/>
     <w:rsid w:val="003C401D"/>
     <w:rsid w:val="003C767B"/>
+    <w:rsid w:val="003D1520"/>
     <w:rsid w:val="003E57D4"/>
     <w:rsid w:val="003F2002"/>
     <w:rsid w:val="003F61A3"/>
     <w:rsid w:val="00410DD9"/>
     <w:rsid w:val="00411779"/>
     <w:rsid w:val="004130BD"/>
     <w:rsid w:val="004160AB"/>
     <w:rsid w:val="004271D4"/>
     <w:rsid w:val="00430A23"/>
     <w:rsid w:val="00451758"/>
     <w:rsid w:val="004555E7"/>
     <w:rsid w:val="00456A05"/>
     <w:rsid w:val="00462E6F"/>
     <w:rsid w:val="00473889"/>
     <w:rsid w:val="00474022"/>
     <w:rsid w:val="004751C1"/>
     <w:rsid w:val="00484FB3"/>
     <w:rsid w:val="004B610E"/>
     <w:rsid w:val="004C1C16"/>
     <w:rsid w:val="004C4EA7"/>
     <w:rsid w:val="004D0D4E"/>
     <w:rsid w:val="004D73AD"/>
     <w:rsid w:val="004D79BC"/>
     <w:rsid w:val="004E4C21"/>
     <w:rsid w:val="004E4FD3"/>
     <w:rsid w:val="004E660D"/>
+    <w:rsid w:val="004E7E15"/>
     <w:rsid w:val="0050211A"/>
     <w:rsid w:val="00504832"/>
     <w:rsid w:val="00505189"/>
     <w:rsid w:val="005471C2"/>
     <w:rsid w:val="00551923"/>
     <w:rsid w:val="00552F97"/>
     <w:rsid w:val="005544BB"/>
     <w:rsid w:val="005743EB"/>
     <w:rsid w:val="005822D8"/>
     <w:rsid w:val="005846BB"/>
     <w:rsid w:val="005849FE"/>
     <w:rsid w:val="00587527"/>
     <w:rsid w:val="005A12AB"/>
     <w:rsid w:val="005A7543"/>
     <w:rsid w:val="005B5022"/>
     <w:rsid w:val="005C0164"/>
     <w:rsid w:val="005C7073"/>
     <w:rsid w:val="005D4FDE"/>
     <w:rsid w:val="005E1B14"/>
     <w:rsid w:val="005E20E5"/>
     <w:rsid w:val="005E3C78"/>
     <w:rsid w:val="005E7645"/>
     <w:rsid w:val="006013E2"/>
     <w:rsid w:val="00606E24"/>
     <w:rsid w:val="00607FB4"/>
@@ -3280,227 +3798,238 @@
     <w:rsid w:val="00761E1A"/>
     <w:rsid w:val="00762746"/>
     <w:rsid w:val="00797146"/>
     <w:rsid w:val="007A4297"/>
     <w:rsid w:val="007A5946"/>
     <w:rsid w:val="007B0D7A"/>
     <w:rsid w:val="007B4A02"/>
     <w:rsid w:val="007B711D"/>
     <w:rsid w:val="007C0A4A"/>
     <w:rsid w:val="007C3031"/>
     <w:rsid w:val="007C54BC"/>
     <w:rsid w:val="007F0339"/>
     <w:rsid w:val="008046CE"/>
     <w:rsid w:val="00810F1C"/>
     <w:rsid w:val="00815ACC"/>
     <w:rsid w:val="00817238"/>
     <w:rsid w:val="008202CB"/>
     <w:rsid w:val="0083483A"/>
     <w:rsid w:val="0083609B"/>
     <w:rsid w:val="008464FC"/>
     <w:rsid w:val="00852D76"/>
     <w:rsid w:val="00853B93"/>
     <w:rsid w:val="00856C02"/>
     <w:rsid w:val="00860B09"/>
     <w:rsid w:val="00862867"/>
+    <w:rsid w:val="00863969"/>
     <w:rsid w:val="008679B9"/>
     <w:rsid w:val="00867D28"/>
     <w:rsid w:val="00871452"/>
     <w:rsid w:val="008767DF"/>
     <w:rsid w:val="008816D2"/>
     <w:rsid w:val="00895F48"/>
     <w:rsid w:val="008A1CAE"/>
     <w:rsid w:val="008A2B73"/>
     <w:rsid w:val="008A3A26"/>
     <w:rsid w:val="008A46B0"/>
     <w:rsid w:val="008A493F"/>
     <w:rsid w:val="008B5815"/>
+    <w:rsid w:val="008C09DE"/>
     <w:rsid w:val="008E5282"/>
+    <w:rsid w:val="008E67B4"/>
     <w:rsid w:val="008E740D"/>
     <w:rsid w:val="008F1710"/>
     <w:rsid w:val="008F35B1"/>
     <w:rsid w:val="008F39DD"/>
+    <w:rsid w:val="008F50E1"/>
     <w:rsid w:val="008F5DFC"/>
     <w:rsid w:val="009047E7"/>
     <w:rsid w:val="00915A98"/>
     <w:rsid w:val="00927DFD"/>
     <w:rsid w:val="00930533"/>
     <w:rsid w:val="009539D6"/>
     <w:rsid w:val="00956D79"/>
     <w:rsid w:val="0095726E"/>
     <w:rsid w:val="00957839"/>
     <w:rsid w:val="00962C8C"/>
     <w:rsid w:val="00965E1D"/>
     <w:rsid w:val="00967408"/>
     <w:rsid w:val="0097141C"/>
     <w:rsid w:val="009716B5"/>
     <w:rsid w:val="00973C08"/>
     <w:rsid w:val="009758E9"/>
     <w:rsid w:val="00976C21"/>
     <w:rsid w:val="009966D2"/>
     <w:rsid w:val="009A3961"/>
     <w:rsid w:val="009A4272"/>
     <w:rsid w:val="009B1275"/>
     <w:rsid w:val="009B37FD"/>
     <w:rsid w:val="009E0AD7"/>
     <w:rsid w:val="009E12D6"/>
     <w:rsid w:val="009F4823"/>
     <w:rsid w:val="00A00398"/>
     <w:rsid w:val="00A071D5"/>
     <w:rsid w:val="00A106C7"/>
     <w:rsid w:val="00A158E1"/>
     <w:rsid w:val="00A23E47"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A41074"/>
+    <w:rsid w:val="00A45076"/>
     <w:rsid w:val="00A51493"/>
     <w:rsid w:val="00A5158F"/>
     <w:rsid w:val="00A52E31"/>
     <w:rsid w:val="00A70991"/>
     <w:rsid w:val="00A824E9"/>
     <w:rsid w:val="00A83F95"/>
     <w:rsid w:val="00A87D67"/>
     <w:rsid w:val="00AA2FAC"/>
     <w:rsid w:val="00AA71BA"/>
     <w:rsid w:val="00AA7B2F"/>
     <w:rsid w:val="00AB2EA7"/>
     <w:rsid w:val="00AB47AC"/>
     <w:rsid w:val="00AB4FE0"/>
     <w:rsid w:val="00AB7069"/>
     <w:rsid w:val="00AC0749"/>
     <w:rsid w:val="00AC2A03"/>
     <w:rsid w:val="00AC4495"/>
+    <w:rsid w:val="00AD2C0A"/>
     <w:rsid w:val="00AE22F0"/>
     <w:rsid w:val="00AE4AB4"/>
     <w:rsid w:val="00AE681B"/>
     <w:rsid w:val="00AF74C2"/>
     <w:rsid w:val="00B010E0"/>
     <w:rsid w:val="00B04DCA"/>
     <w:rsid w:val="00B05E6B"/>
     <w:rsid w:val="00B06282"/>
     <w:rsid w:val="00B13FF7"/>
     <w:rsid w:val="00B16404"/>
     <w:rsid w:val="00B263E6"/>
     <w:rsid w:val="00B30F33"/>
     <w:rsid w:val="00B3118F"/>
     <w:rsid w:val="00B32C77"/>
     <w:rsid w:val="00B52DCD"/>
     <w:rsid w:val="00B65814"/>
     <w:rsid w:val="00B70DC9"/>
     <w:rsid w:val="00B72DAD"/>
     <w:rsid w:val="00B80488"/>
     <w:rsid w:val="00B92CEF"/>
+    <w:rsid w:val="00B92D9A"/>
     <w:rsid w:val="00B941BD"/>
     <w:rsid w:val="00BA59EE"/>
     <w:rsid w:val="00BB0947"/>
     <w:rsid w:val="00BB386A"/>
     <w:rsid w:val="00BB4BE1"/>
     <w:rsid w:val="00BC6D73"/>
     <w:rsid w:val="00BD0AFF"/>
     <w:rsid w:val="00BD57B9"/>
     <w:rsid w:val="00BD686F"/>
     <w:rsid w:val="00BD780A"/>
     <w:rsid w:val="00C04AF7"/>
     <w:rsid w:val="00C12D61"/>
     <w:rsid w:val="00C16E98"/>
     <w:rsid w:val="00C24722"/>
     <w:rsid w:val="00C25055"/>
     <w:rsid w:val="00C27FF3"/>
     <w:rsid w:val="00C31214"/>
     <w:rsid w:val="00C40F53"/>
     <w:rsid w:val="00C47AD2"/>
     <w:rsid w:val="00C57034"/>
     <w:rsid w:val="00C67C51"/>
     <w:rsid w:val="00C77759"/>
     <w:rsid w:val="00C864F0"/>
     <w:rsid w:val="00C9237D"/>
     <w:rsid w:val="00C9243E"/>
     <w:rsid w:val="00CC3998"/>
     <w:rsid w:val="00CC4AE4"/>
     <w:rsid w:val="00CC7608"/>
     <w:rsid w:val="00CD1748"/>
     <w:rsid w:val="00CE4712"/>
     <w:rsid w:val="00CE6813"/>
     <w:rsid w:val="00CE6C77"/>
     <w:rsid w:val="00CF16AD"/>
     <w:rsid w:val="00CF2D3A"/>
     <w:rsid w:val="00CF6EAD"/>
     <w:rsid w:val="00CF6F4B"/>
     <w:rsid w:val="00D11063"/>
     <w:rsid w:val="00D13C1B"/>
     <w:rsid w:val="00D20FD4"/>
     <w:rsid w:val="00D47072"/>
     <w:rsid w:val="00D479DC"/>
+    <w:rsid w:val="00D53970"/>
     <w:rsid w:val="00D545DC"/>
     <w:rsid w:val="00D61521"/>
     <w:rsid w:val="00D644A4"/>
     <w:rsid w:val="00D65A2C"/>
     <w:rsid w:val="00D9246A"/>
     <w:rsid w:val="00D940C5"/>
     <w:rsid w:val="00DB3B97"/>
     <w:rsid w:val="00DC0BBE"/>
     <w:rsid w:val="00DC4BA7"/>
     <w:rsid w:val="00DC5774"/>
+    <w:rsid w:val="00DD2973"/>
     <w:rsid w:val="00DF3FDE"/>
     <w:rsid w:val="00DF3FED"/>
     <w:rsid w:val="00DF42DF"/>
     <w:rsid w:val="00DF6312"/>
     <w:rsid w:val="00E0334E"/>
     <w:rsid w:val="00E04C3E"/>
     <w:rsid w:val="00E22857"/>
     <w:rsid w:val="00E22F1E"/>
     <w:rsid w:val="00E42785"/>
     <w:rsid w:val="00E557C4"/>
     <w:rsid w:val="00E86A4A"/>
     <w:rsid w:val="00EA179A"/>
     <w:rsid w:val="00EB2B47"/>
     <w:rsid w:val="00EB7752"/>
     <w:rsid w:val="00EC5570"/>
     <w:rsid w:val="00ED36C2"/>
     <w:rsid w:val="00ED4C99"/>
     <w:rsid w:val="00EE1BBA"/>
     <w:rsid w:val="00EE3FA5"/>
     <w:rsid w:val="00EF56BA"/>
     <w:rsid w:val="00EF58DB"/>
     <w:rsid w:val="00F01215"/>
+    <w:rsid w:val="00F053F7"/>
     <w:rsid w:val="00F07EC0"/>
     <w:rsid w:val="00F143D2"/>
     <w:rsid w:val="00F15FBA"/>
     <w:rsid w:val="00F25B2C"/>
     <w:rsid w:val="00F30714"/>
     <w:rsid w:val="00F34513"/>
     <w:rsid w:val="00F50B49"/>
     <w:rsid w:val="00F52D65"/>
     <w:rsid w:val="00F53441"/>
     <w:rsid w:val="00F60333"/>
     <w:rsid w:val="00F81E9F"/>
     <w:rsid w:val="00F86784"/>
     <w:rsid w:val="00F90267"/>
     <w:rsid w:val="00FA0D8E"/>
     <w:rsid w:val="00FC117D"/>
     <w:rsid w:val="00FC2F49"/>
     <w:rsid w:val="00FD1F6C"/>
     <w:rsid w:val="00FE45F3"/>
+    <w:rsid w:val="00FF190F"/>
     <w:rsid w:val="00FF26AB"/>
     <w:rsid w:val="173CCC75"/>
     <w:rsid w:val="289C29F0"/>
     <w:rsid w:val="29DD9A69"/>
     <w:rsid w:val="31F9BFB8"/>
     <w:rsid w:val="3FEE4C5E"/>
     <w:rsid w:val="57FFC018"/>
     <w:rsid w:val="5FAC64B3"/>
     <w:rsid w:val="70C64FCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3896,51 +4425,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -4315,51 +4843,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003515FA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/PostGuidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmyers@ufl.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-000-0000-00" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/PostGuidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2593-9159" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Authorship" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Policies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/about/submissions" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jae-online.org/index.php/jae/Authorship" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4642,50 +5170,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7cfc53b6-bbb0-439f-9aab-511dfca8f38b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="66227a0b-9145-4e98-9ae8-90e11a0d9676">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001A0B47261224A44289913C125823C10A" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85a1b1affc27bd165e5c7b504063027c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="66227a0b-9145-4e98-9ae8-90e11a0d9676" xmlns:ns3="7cfc53b6-bbb0-439f-9aab-511dfca8f38b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce15d70ed4a2d78e5e2ef0cd83a0f71b" ns2:_="" ns3:_="">
     <xsd:import namespace="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
     <xsd:import namespace="7cfc53b6-bbb0-439f-9aab-511dfca8f38b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4870,141 +5422,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C89ACD9-13D7-44A3-952B-BDF1DC3AB6D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0EE9F41-650E-4700-BFF4-E7ED3BCB922C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80FB187-9A36-4FE6-A933-EE54C932CEA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7cfc53b6-bbb0-439f-9aab-511dfca8f38b"/>
+    <ds:schemaRef ds:uri="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01C38FB2-FA12-4644-976B-A248A1DF5900}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="66227a0b-9145-4e98-9ae8-90e11a0d9676"/>
     <ds:schemaRef ds:uri="7cfc53b6-bbb0-439f-9aab-511dfca8f38b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>366</Words>
-  <Characters>2114</Characters>
+  <Words>410</Words>
+  <Characters>2342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Idaho</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2449</CharactersWithSpaces>
+  <CharactersWithSpaces>2747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Edgar, Don (dwedgar@uidaho.edu)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001A0B47261224A44289913C125823C10A</vt:lpwstr>
   </property>